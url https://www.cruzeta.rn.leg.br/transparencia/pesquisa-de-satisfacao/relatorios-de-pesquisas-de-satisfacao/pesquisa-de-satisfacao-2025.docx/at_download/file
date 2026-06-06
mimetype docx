--- v0 (2025-10-02)
+++ v1 (2026-06-06)
@@ -131,112 +131,122 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42E135C2" w14:textId="77777777" w:rsidR="00AC66E6" w:rsidRDefault="00AC66E6" w:rsidP="00AC66E6">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="54D836D5" w14:textId="77777777" w:rsidR="00F06CFD" w:rsidRDefault="00F06CFD" w:rsidP="006B0D4C">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2CE635D7" w14:textId="77777777" w:rsidR="0084314C" w:rsidRDefault="00AC66E6" w:rsidP="0084314C">
+    <w:p w14:paraId="2CE635D7" w14:textId="7BCAC497" w:rsidR="0084314C" w:rsidRDefault="00AC66E6" w:rsidP="0084314C">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AC66E6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">A Câmara Municipal de </w:t>
       </w:r>
       <w:r w:rsidR="004966D4">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cruzeta</w:t>
       </w:r>
       <w:r w:rsidRPr="00AC66E6">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> vem informar</w:t>
       </w:r>
       <w:r w:rsidR="00EF3AFD">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> que </w:t>
+        <w:t xml:space="preserve"> que</w:t>
       </w:r>
-      <w:r w:rsidR="00C061E9">
+      <w:r w:rsidR="00917A81">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">até a data de hoje </w:t>
+        <w:t xml:space="preserve"> no ano de 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF3AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0084314C">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>não houveram pesquisas de satisfação.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05BC5DAD" w14:textId="16AC5126" w:rsidR="00273278" w:rsidRDefault="00273278" w:rsidP="00EF3AFD">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -261,159 +271,119 @@
         <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1377BCB1" w14:textId="77777777" w:rsidR="00EF3AFD" w:rsidRDefault="00EF3AFD" w:rsidP="00EF3AFD">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="738E961C" w14:textId="51BE984A" w:rsidR="00273278" w:rsidRDefault="004966D4" w:rsidP="00273278">
+    <w:p w14:paraId="738E961C" w14:textId="3D54C13B" w:rsidR="00273278" w:rsidRDefault="004966D4" w:rsidP="00273278">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cruzeta-RN,</w:t>
       </w:r>
-      <w:r w:rsidR="00C061E9">
+      <w:r w:rsidR="00917A81">
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>0</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> de 2025.</w:t>
+        <w:t>23 de dezembro de 2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="402198C6" w14:textId="77777777" w:rsidR="00273278" w:rsidRPr="00AC66E6" w:rsidRDefault="00273278" w:rsidP="006B0D4C">
       <w:pPr>
         <w:pStyle w:val="Corpodetexto"/>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00273278" w:rsidRPr="00AC66E6">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50EC3B20" w14:textId="77777777" w:rsidR="00D43A39" w:rsidRDefault="00D43A39" w:rsidP="00EA4937">
+    <w:p w14:paraId="3F0F494F" w14:textId="77777777" w:rsidR="006B1DF6" w:rsidRDefault="006B1DF6" w:rsidP="00EA4937">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="071173C2" w14:textId="77777777" w:rsidR="00D43A39" w:rsidRDefault="00D43A39" w:rsidP="00EA4937">
+    <w:p w14:paraId="5E0538FD" w14:textId="77777777" w:rsidR="006B1DF6" w:rsidRDefault="006B1DF6" w:rsidP="00EA4937">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -449,58 +419,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57E21995" w14:textId="77777777" w:rsidR="00D43A39" w:rsidRDefault="00D43A39" w:rsidP="00EA4937">
+    <w:p w14:paraId="1FCCD35C" w14:textId="77777777" w:rsidR="006B1DF6" w:rsidRDefault="006B1DF6" w:rsidP="00EA4937">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4736EC83" w14:textId="77777777" w:rsidR="00D43A39" w:rsidRDefault="00D43A39" w:rsidP="00EA4937">
+    <w:p w14:paraId="02EB10E6" w14:textId="77777777" w:rsidR="006B1DF6" w:rsidRDefault="006B1DF6" w:rsidP="00EA4937">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="1BF8B9AB" w14:textId="7378D8A5" w:rsidR="004966D4" w:rsidRPr="007E4A7C" w:rsidRDefault="00A91C03" w:rsidP="004966D4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk155607525"/>
     <w:r w:rsidRPr="004966D4">
       <w:rPr>
@@ -917,97 +887,100 @@
     <w:rsid w:val="004C2861"/>
     <w:rsid w:val="004D3FA4"/>
     <w:rsid w:val="004D55A7"/>
     <w:rsid w:val="004E0FAB"/>
     <w:rsid w:val="004F0CC3"/>
     <w:rsid w:val="00503254"/>
     <w:rsid w:val="00523F42"/>
     <w:rsid w:val="00534A3A"/>
     <w:rsid w:val="00541F60"/>
     <w:rsid w:val="00552ADC"/>
     <w:rsid w:val="005602B6"/>
     <w:rsid w:val="005A7F91"/>
     <w:rsid w:val="005B1086"/>
     <w:rsid w:val="005C37EA"/>
     <w:rsid w:val="005E0821"/>
     <w:rsid w:val="005E20ED"/>
     <w:rsid w:val="005E39C3"/>
     <w:rsid w:val="005F30B8"/>
     <w:rsid w:val="005F4951"/>
     <w:rsid w:val="006104D0"/>
     <w:rsid w:val="0065177F"/>
     <w:rsid w:val="00660BB7"/>
     <w:rsid w:val="0066740C"/>
     <w:rsid w:val="00676E5F"/>
     <w:rsid w:val="006B0D4C"/>
+    <w:rsid w:val="006B1DF6"/>
     <w:rsid w:val="006B2071"/>
     <w:rsid w:val="006D6ACA"/>
     <w:rsid w:val="0072120E"/>
     <w:rsid w:val="0076217E"/>
     <w:rsid w:val="007649CC"/>
     <w:rsid w:val="00787A13"/>
     <w:rsid w:val="007B45C8"/>
     <w:rsid w:val="007B4E1C"/>
     <w:rsid w:val="007B4F6E"/>
     <w:rsid w:val="007C1F7E"/>
     <w:rsid w:val="007C330B"/>
     <w:rsid w:val="007E4A7C"/>
     <w:rsid w:val="007E55E4"/>
     <w:rsid w:val="007E6D41"/>
     <w:rsid w:val="00810A39"/>
     <w:rsid w:val="00833BD7"/>
     <w:rsid w:val="0084140B"/>
     <w:rsid w:val="0084212F"/>
     <w:rsid w:val="0084314C"/>
     <w:rsid w:val="00851A44"/>
     <w:rsid w:val="00887198"/>
     <w:rsid w:val="008962BC"/>
     <w:rsid w:val="00896F9A"/>
     <w:rsid w:val="008B0725"/>
     <w:rsid w:val="008B5B3D"/>
     <w:rsid w:val="008C1A9C"/>
     <w:rsid w:val="008C5F87"/>
     <w:rsid w:val="008E69AA"/>
     <w:rsid w:val="008F64D5"/>
     <w:rsid w:val="00901F4E"/>
     <w:rsid w:val="009112CF"/>
+    <w:rsid w:val="00917A81"/>
     <w:rsid w:val="00923E83"/>
     <w:rsid w:val="00952114"/>
     <w:rsid w:val="0099222F"/>
     <w:rsid w:val="009A1F4D"/>
     <w:rsid w:val="009A435C"/>
     <w:rsid w:val="009B00D1"/>
     <w:rsid w:val="009D2CC3"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009E6C79"/>
     <w:rsid w:val="00A01ECA"/>
     <w:rsid w:val="00A1368D"/>
     <w:rsid w:val="00A373F0"/>
     <w:rsid w:val="00A50401"/>
     <w:rsid w:val="00A8263A"/>
     <w:rsid w:val="00A91C03"/>
     <w:rsid w:val="00A93463"/>
+    <w:rsid w:val="00AA1DD3"/>
     <w:rsid w:val="00AC66E6"/>
     <w:rsid w:val="00AC7D7F"/>
     <w:rsid w:val="00AD5112"/>
     <w:rsid w:val="00AD6FE8"/>
     <w:rsid w:val="00AE2516"/>
     <w:rsid w:val="00B027E5"/>
     <w:rsid w:val="00B128F8"/>
     <w:rsid w:val="00B12FFE"/>
     <w:rsid w:val="00B14799"/>
     <w:rsid w:val="00B40C72"/>
     <w:rsid w:val="00B41F34"/>
     <w:rsid w:val="00B565EB"/>
     <w:rsid w:val="00B61018"/>
     <w:rsid w:val="00B8199C"/>
     <w:rsid w:val="00BD3273"/>
     <w:rsid w:val="00BD533F"/>
     <w:rsid w:val="00BE2415"/>
     <w:rsid w:val="00BF4BF4"/>
     <w:rsid w:val="00C01FB3"/>
     <w:rsid w:val="00C061E9"/>
     <w:rsid w:val="00C349B6"/>
     <w:rsid w:val="00C42B77"/>
     <w:rsid w:val="00C85DAF"/>
     <w:rsid w:val="00CA26D3"/>
     <w:rsid w:val="00CA2730"/>