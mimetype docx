--- v0 (2025-12-19)
+++ v1 (2026-06-06)
@@ -64,72 +64,84 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930245">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DECLARAÇÃO</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032F0141" w14:textId="77777777" w:rsidR="00930245" w:rsidRPr="00930245" w:rsidRDefault="00930245" w:rsidP="00930245">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1FC07509" w14:textId="5F143566" w:rsidR="00430CB1" w:rsidRPr="00430CB1" w:rsidRDefault="00430CB1" w:rsidP="00430CB1">
+    <w:p w14:paraId="1FC07509" w14:textId="456D3A0E" w:rsidR="00430CB1" w:rsidRPr="00430CB1" w:rsidRDefault="00430CB1" w:rsidP="00430CB1">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00430CB1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>Declaramos para todos os fins que</w:t>
       </w:r>
       <w:r w:rsidR="008F418F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
         </w:rPr>
-        <w:t xml:space="preserve"> até a presente data,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0089406A">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>no ano de 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="008F418F">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00430CB1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> não houve</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t>ram</w:t>
       </w:r>
       <w:r w:rsidRPr="00430CB1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve"> Atas de Registro de Preços </w:t>
       </w:r>
       <w:r w:rsidR="008F418F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
         </w:rPr>
         <w:t xml:space="preserve">nesta </w:t>
       </w:r>
@@ -150,129 +162,138 @@
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BB2B01E" w14:textId="77777777" w:rsidR="00930245" w:rsidRPr="00930245" w:rsidRDefault="00930245" w:rsidP="00930245">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="411B6150" w14:textId="059BD94E" w:rsidR="00930245" w:rsidRPr="00930245" w:rsidRDefault="00930245" w:rsidP="00930245">
+    <w:p w14:paraId="411B6150" w14:textId="6288AFDA" w:rsidR="00930245" w:rsidRPr="00930245" w:rsidRDefault="00930245" w:rsidP="00930245">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930245">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cruzeta/RN, em </w:t>
       </w:r>
-      <w:r w:rsidR="008F418F">
+      <w:r w:rsidR="0089406A">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">20 de maio </w:t>
+        <w:t>30 de dezembro</w:t>
       </w:r>
       <w:r w:rsidRPr="00930245">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>de 20</w:t>
+        <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="008F418F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
         <w:t>25</w:t>
       </w:r>
       <w:r w:rsidRPr="00930245">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="527121FD" w14:textId="77777777" w:rsidR="00930245" w:rsidRPr="00930245" w:rsidRDefault="00930245" w:rsidP="00930245">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5931BE46" w14:textId="54E79CC2" w:rsidR="00930245" w:rsidRPr="00930245" w:rsidRDefault="008F418F" w:rsidP="00930245">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="240" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Ariluzia </w:t>
+        <w:t>Ariluzia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
         <w:t>Sasnara</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype" w:cs="Segoe UI"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> de Araújo Medeiros</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645D7BB0" w14:textId="77777777" w:rsidR="00930245" w:rsidRPr="00930245" w:rsidRDefault="00930245" w:rsidP="00930245">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="240" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="-426"/>
         <w:jc w:val="center"/>
@@ -308,58 +329,58 @@
         <w:ind w:left="142"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00273278" w:rsidRPr="00AC66E6">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F8A2CFF" w14:textId="77777777" w:rsidR="00F42E24" w:rsidRDefault="00F42E24" w:rsidP="00EA4937">
+    <w:p w14:paraId="6C2CFCF0" w14:textId="77777777" w:rsidR="00CA349C" w:rsidRDefault="00CA349C" w:rsidP="00EA4937">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7D79F9D1" w14:textId="77777777" w:rsidR="00F42E24" w:rsidRDefault="00F42E24" w:rsidP="00EA4937">
+    <w:p w14:paraId="670206B3" w14:textId="77777777" w:rsidR="00CA349C" w:rsidRDefault="00CA349C" w:rsidP="00EA4937">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -395,58 +416,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5656369C" w14:textId="77777777" w:rsidR="00F42E24" w:rsidRDefault="00F42E24" w:rsidP="00EA4937">
+    <w:p w14:paraId="12AEFB7A" w14:textId="77777777" w:rsidR="00CA349C" w:rsidRDefault="00CA349C" w:rsidP="00EA4937">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="140BED64" w14:textId="77777777" w:rsidR="00F42E24" w:rsidRDefault="00F42E24" w:rsidP="00EA4937">
+    <w:p w14:paraId="2F019E8A" w14:textId="77777777" w:rsidR="00CA349C" w:rsidRDefault="00CA349C" w:rsidP="00EA4937">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="57B4948A" w14:textId="70A0A485" w:rsidR="004966D4" w:rsidRPr="007E4A7C" w:rsidRDefault="000E3C4B" w:rsidP="004966D4">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk155607525"/>
     <w:r w:rsidRPr="004966D4">
       <w:rPr>
@@ -899,50 +920,51 @@
     <w:rsid w:val="006B0D4C"/>
     <w:rsid w:val="006B2071"/>
     <w:rsid w:val="006D6ACA"/>
     <w:rsid w:val="0072120E"/>
     <w:rsid w:val="0076217E"/>
     <w:rsid w:val="007649CC"/>
     <w:rsid w:val="00787A13"/>
     <w:rsid w:val="007A0E6F"/>
     <w:rsid w:val="007B45C8"/>
     <w:rsid w:val="007B4E1C"/>
     <w:rsid w:val="007B4F6E"/>
     <w:rsid w:val="007C1F7E"/>
     <w:rsid w:val="007C330B"/>
     <w:rsid w:val="007D27D0"/>
     <w:rsid w:val="007E4A7C"/>
     <w:rsid w:val="007E55E4"/>
     <w:rsid w:val="007E6D41"/>
     <w:rsid w:val="007F4086"/>
     <w:rsid w:val="00810A39"/>
     <w:rsid w:val="00833BD7"/>
     <w:rsid w:val="0084140B"/>
     <w:rsid w:val="0084212F"/>
     <w:rsid w:val="00851A44"/>
     <w:rsid w:val="00884767"/>
     <w:rsid w:val="00887198"/>
+    <w:rsid w:val="0089406A"/>
     <w:rsid w:val="008962BC"/>
     <w:rsid w:val="00896F9A"/>
     <w:rsid w:val="008B0725"/>
     <w:rsid w:val="008B5B3D"/>
     <w:rsid w:val="008C1A9C"/>
     <w:rsid w:val="008C5F87"/>
     <w:rsid w:val="008E69AA"/>
     <w:rsid w:val="008F418F"/>
     <w:rsid w:val="008F64D5"/>
     <w:rsid w:val="00901F4E"/>
     <w:rsid w:val="009112CF"/>
     <w:rsid w:val="00923E83"/>
     <w:rsid w:val="00930245"/>
     <w:rsid w:val="00952114"/>
     <w:rsid w:val="0099222F"/>
     <w:rsid w:val="009A1F4D"/>
     <w:rsid w:val="009A435C"/>
     <w:rsid w:val="009B00D1"/>
     <w:rsid w:val="009D2CC3"/>
     <w:rsid w:val="009D6819"/>
     <w:rsid w:val="009E6C79"/>
     <w:rsid w:val="00A01ECA"/>
     <w:rsid w:val="00A1368D"/>
     <w:rsid w:val="00A373F0"/>
     <w:rsid w:val="00A50401"/>
@@ -953,50 +975,51 @@
     <w:rsid w:val="00AC7D7F"/>
     <w:rsid w:val="00AD5112"/>
     <w:rsid w:val="00AD6FE8"/>
     <w:rsid w:val="00AE2516"/>
     <w:rsid w:val="00B027E5"/>
     <w:rsid w:val="00B128F8"/>
     <w:rsid w:val="00B12FFE"/>
     <w:rsid w:val="00B14799"/>
     <w:rsid w:val="00B40C72"/>
     <w:rsid w:val="00B41F34"/>
     <w:rsid w:val="00B565EB"/>
     <w:rsid w:val="00B61018"/>
     <w:rsid w:val="00B8199C"/>
     <w:rsid w:val="00BD3273"/>
     <w:rsid w:val="00BD533F"/>
     <w:rsid w:val="00BE2415"/>
     <w:rsid w:val="00BF4BF4"/>
     <w:rsid w:val="00C01FB3"/>
     <w:rsid w:val="00C061E9"/>
     <w:rsid w:val="00C349B6"/>
     <w:rsid w:val="00C42B77"/>
     <w:rsid w:val="00C85DAF"/>
     <w:rsid w:val="00C87DDA"/>
     <w:rsid w:val="00CA26D3"/>
     <w:rsid w:val="00CA2730"/>
+    <w:rsid w:val="00CA349C"/>
     <w:rsid w:val="00CC16D8"/>
     <w:rsid w:val="00D06DD2"/>
     <w:rsid w:val="00D15ACD"/>
     <w:rsid w:val="00D173E7"/>
     <w:rsid w:val="00D17487"/>
     <w:rsid w:val="00D42127"/>
     <w:rsid w:val="00D64D10"/>
     <w:rsid w:val="00D67152"/>
     <w:rsid w:val="00D741F5"/>
     <w:rsid w:val="00D96C60"/>
     <w:rsid w:val="00D96C91"/>
     <w:rsid w:val="00D9723E"/>
     <w:rsid w:val="00DA2CD7"/>
     <w:rsid w:val="00DD7BE7"/>
     <w:rsid w:val="00DF092E"/>
     <w:rsid w:val="00DF1B20"/>
     <w:rsid w:val="00DF5EEF"/>
     <w:rsid w:val="00DF6AB6"/>
     <w:rsid w:val="00E317C4"/>
     <w:rsid w:val="00E35665"/>
     <w:rsid w:val="00E426D6"/>
     <w:rsid w:val="00E46EC4"/>
     <w:rsid w:val="00E46F88"/>
     <w:rsid w:val="00E51AA7"/>
     <w:rsid w:val="00E77069"/>
@@ -1883,55 +1906,55 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>34</Words>
-  <Characters>186</Characters>
+  <Words>33</Words>
+  <Characters>183</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Cliente</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>219</CharactersWithSpaces>
+  <CharactersWithSpaces>215</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>ATA DA 18° SESSÃO ORDINÁRIA, DO 1° PERÍODO ORDINÁRIO, DA 1ª SESSÃO LEGISLATIVA DA 10ª LEEGISLATURA DA CÂMARA MUNICIPAL DE SÃO</dc:title>
   <dc:subject/>
   <dc:creator>Cliente</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>